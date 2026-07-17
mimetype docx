--- v0 (2026-02-22)
+++ v1 (2026-07-17)
@@ -1,883 +1,859 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.template.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="6FF11735" w14:textId="77777777" w:rsidR="008D0C36" w:rsidRPr="008D0C36" w:rsidRDefault="008D0C36" w:rsidP="00D54CBA">
+    <w:p w14:paraId="77CAA63D" w14:textId="77777777" w:rsidR="008D0C36" w:rsidRPr="008D0C36" w:rsidRDefault="008D0C36" w:rsidP="00D54CBA">
       <w:pPr>
         <w:pStyle w:val="quae-titre-article"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk213327697"/>
       <w:r w:rsidRPr="008D0C36">
         <w:t>Titre</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F144019" w14:textId="77777777" w:rsidR="008D0C36" w:rsidRPr="008D0C36" w:rsidRDefault="00F92EEE" w:rsidP="008D0C36">
+    <w:p w14:paraId="34587A3B" w14:textId="77777777" w:rsidR="008D0C36" w:rsidRPr="008D0C36" w:rsidRDefault="00F92EEE" w:rsidP="008D0C36">
       <w:pPr>
         <w:pStyle w:val="quae-auteur"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Prénom </w:t>
       </w:r>
       <w:r w:rsidR="008D0C36" w:rsidRPr="008D0C36">
         <w:t>NOM</w:t>
       </w:r>
       <w:r w:rsidR="008D0C36" w:rsidRPr="008D0C36">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16EBABAB" w14:textId="77777777" w:rsidR="008D0C36" w:rsidRPr="008D0C36" w:rsidRDefault="008D0C36" w:rsidP="008D0C36">
+    <w:p w14:paraId="4155FDE1" w14:textId="77777777" w:rsidR="008D0C36" w:rsidRPr="008D0C36" w:rsidRDefault="008D0C36" w:rsidP="008D0C36">
       <w:pPr>
         <w:pStyle w:val="quae-adresse"/>
       </w:pPr>
       <w:r w:rsidRPr="008D0C36">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="008D0C36">
         <w:t xml:space="preserve"> Adresse</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A257584" w14:textId="77777777" w:rsidR="008D0C36" w:rsidRDefault="008D0C36" w:rsidP="008D0C36">
+    <w:p w14:paraId="1AF96F6A" w14:textId="77777777" w:rsidR="008D0C36" w:rsidRDefault="008D0C36" w:rsidP="008D0C36">
       <w:pPr>
         <w:pStyle w:val="quae-rubrique"/>
       </w:pPr>
       <w:r>
         <w:t>Correspondance :</w:t>
       </w:r>
       <w:r w:rsidR="00F92EEE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F92EEE" w:rsidRPr="00F92EEE">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>mail auteur de correspondance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A1A4436" w14:textId="77777777" w:rsidR="00447DC4" w:rsidRDefault="00447DC4" w:rsidP="008D0C36">
+    <w:p w14:paraId="6E3404B4" w14:textId="77777777" w:rsidR="00447DC4" w:rsidRDefault="00447DC4" w:rsidP="008D0C36">
       <w:pPr>
         <w:pStyle w:val="quae-rubrique"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk213328953"/>
       <w:r>
         <w:t>DOI :</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:p w14:paraId="1CB79DBE" w14:textId="77777777" w:rsidR="008D0C36" w:rsidRDefault="008D0C36" w:rsidP="008D0C36">
+    <w:p w14:paraId="5CA56D5E" w14:textId="77777777" w:rsidR="008D0C36" w:rsidRDefault="008D0C36" w:rsidP="008D0C36">
       <w:pPr>
         <w:pStyle w:val="quae-rubrique"/>
       </w:pPr>
       <w:r>
         <w:t>Résumé</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B2B387F" w14:textId="77777777" w:rsidR="008D0C36" w:rsidRDefault="00F92EEE" w:rsidP="008D0C36">
+    <w:p w14:paraId="51619247" w14:textId="77777777" w:rsidR="008D0C36" w:rsidRDefault="00F92EEE" w:rsidP="008D0C36">
       <w:r>
         <w:t>Texte</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54233BFF" w14:textId="77777777" w:rsidR="008D0C36" w:rsidRDefault="008D0C36" w:rsidP="008D0C36">
+    <w:p w14:paraId="2735938C" w14:textId="77777777" w:rsidR="008D0C36" w:rsidRDefault="008D0C36" w:rsidP="008D0C36">
       <w:pPr>
         <w:pStyle w:val="quae-rubrique"/>
       </w:pPr>
       <w:r>
         <w:t>Mots-clés</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
       <w:r w:rsidR="00F92EEE">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F92EEE" w:rsidRPr="00F92EEE">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>texte</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66C19A00" w14:textId="77777777" w:rsidR="008D0C36" w:rsidRDefault="008D0C36" w:rsidP="008D0C36">
+    <w:p w14:paraId="4D6A2EF6" w14:textId="77777777" w:rsidR="008D0C36" w:rsidRDefault="008D0C36" w:rsidP="008D0C36">
       <w:pPr>
         <w:pStyle w:val="quae-rubrique"/>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>Abstract:</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D54CBA">
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="00F92EEE">
         <w:t>itre</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C3DCF36" w14:textId="77777777" w:rsidR="00B2624C" w:rsidRPr="00B2624C" w:rsidRDefault="00F92EEE" w:rsidP="00B2624C">
+    <w:p w14:paraId="7D9869AE" w14:textId="77777777" w:rsidR="00B2624C" w:rsidRPr="00B2624C" w:rsidRDefault="00F92EEE" w:rsidP="00B2624C">
       <w:r>
         <w:t>Texte</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A4322F5" w14:textId="77777777" w:rsidR="008D0C36" w:rsidRPr="008D0C36" w:rsidRDefault="008D0C36" w:rsidP="008D0C36">
+    <w:p w14:paraId="5B1B4201" w14:textId="77777777" w:rsidR="008D0C36" w:rsidRPr="008D0C36" w:rsidRDefault="008D0C36" w:rsidP="008D0C36">
       <w:pPr>
         <w:pStyle w:val="quae-rubrique"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> : </w:t>
       </w:r>
       <w:r w:rsidR="00F92EEE" w:rsidRPr="00F92EEE">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>texte</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CA0F0C3" w14:textId="77777777" w:rsidR="008D0C36" w:rsidRDefault="00F92EEE" w:rsidP="00D54CBA">
+    <w:p w14:paraId="3FBFFBB4" w14:textId="77777777" w:rsidR="008D0C36" w:rsidRDefault="00F92EEE" w:rsidP="00D54CBA">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
       </w:pPr>
       <w:r>
         <w:t>1.</w:t>
       </w:r>
       <w:r w:rsidR="008D0C36" w:rsidRPr="008D0C36">
         <w:t>Titre</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="254147ED" w14:textId="77777777" w:rsidR="008D0C36" w:rsidRPr="00D54CBA" w:rsidRDefault="008D0C36" w:rsidP="00D54CBA">
+    <w:p w14:paraId="4327EBFA" w14:textId="77777777" w:rsidR="008D0C36" w:rsidRPr="00D54CBA" w:rsidRDefault="008D0C36" w:rsidP="00D54CBA">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
       </w:pPr>
       <w:r>
         <w:t>1.</w:t>
       </w:r>
       <w:r w:rsidR="00AD1815">
         <w:t>1.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D54CBA">
         <w:t>Titre</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> niveau 2</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="547115D4" w14:textId="77777777" w:rsidR="008D0C36" w:rsidRDefault="008D0C36" w:rsidP="008D0C36">
+    <w:p w14:paraId="6D94A983" w14:textId="77777777" w:rsidR="008D0C36" w:rsidRDefault="008D0C36" w:rsidP="008D0C36">
       <w:pPr>
         <w:pStyle w:val="Titre3"/>
       </w:pPr>
       <w:r>
         <w:t>1.1.</w:t>
       </w:r>
       <w:r w:rsidR="00AD1815">
         <w:t>1.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Titre niveau 3</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="115F51D7" w14:textId="77777777" w:rsidR="00530627" w:rsidRDefault="00530627" w:rsidP="008D0C36"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="192AA496" w14:textId="77777777" w:rsidR="008E4E2F" w:rsidRDefault="008E4E2F" w:rsidP="008E4E2F">
+    <w:p w14:paraId="7B3802AB" w14:textId="77777777" w:rsidR="00530627" w:rsidRDefault="00530627" w:rsidP="008D0C36"/>
+    <w:p w14:paraId="2ECB5288" w14:textId="77777777" w:rsidR="00D54CBA" w:rsidRDefault="00D54CBA" w:rsidP="008D0C36"/>
+    <w:p w14:paraId="492A0159" w14:textId="77777777" w:rsidR="008E4E2F" w:rsidRDefault="008E4E2F" w:rsidP="008E4E2F">
       <w:pPr>
         <w:pStyle w:val="quae-encadre-debut"/>
       </w:pPr>
       <w:r>
         <w:t>D</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13F8C38B" w14:textId="77777777" w:rsidR="008E4E2F" w:rsidRDefault="008E4E2F" w:rsidP="008E4E2F">
+    <w:p w14:paraId="6B829A48" w14:textId="77777777" w:rsidR="008E4E2F" w:rsidRDefault="008E4E2F" w:rsidP="008E4E2F">
       <w:pPr>
         <w:pStyle w:val="quae-titre-encadre"/>
       </w:pPr>
       <w:r>
         <w:t>Titre encadré</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4972760D" w14:textId="77777777" w:rsidR="008E4E2F" w:rsidRDefault="008E4E2F" w:rsidP="008D0C36"/>
-    <w:p w14:paraId="4727A04C" w14:textId="77777777" w:rsidR="008E4E2F" w:rsidRDefault="008E4E2F" w:rsidP="008E4E2F">
+    <w:p w14:paraId="0C65AC07" w14:textId="77777777" w:rsidR="008E4E2F" w:rsidRDefault="008E4E2F" w:rsidP="008D0C36"/>
+    <w:p w14:paraId="3385435D" w14:textId="77777777" w:rsidR="008E4E2F" w:rsidRDefault="008E4E2F" w:rsidP="008E4E2F">
       <w:pPr>
         <w:pStyle w:val="quae-encadre-fin"/>
       </w:pPr>
       <w:r>
         <w:t>F</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="563D59B3" w14:textId="77777777" w:rsidR="00530627" w:rsidRDefault="00530627" w:rsidP="008D0C36"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="480D24A2" w14:textId="77777777" w:rsidR="008D0C36" w:rsidRPr="00C43AA6" w:rsidRDefault="008D0C36" w:rsidP="008D0C36">
+    <w:p w14:paraId="1A7610D1" w14:textId="77777777" w:rsidR="00530627" w:rsidRDefault="00530627" w:rsidP="008D0C36"/>
+    <w:p w14:paraId="3E6FE716" w14:textId="77777777" w:rsidR="00D54CBA" w:rsidRDefault="00D54CBA" w:rsidP="008D0C36"/>
+    <w:p w14:paraId="66010391" w14:textId="77777777" w:rsidR="008D0C36" w:rsidRPr="00C43AA6" w:rsidRDefault="008D0C36" w:rsidP="008D0C36">
       <w:pPr>
         <w:pStyle w:val="quae-alt-img"/>
       </w:pPr>
       <w:r>
         <w:t>Texte alternatif</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B433CB5" w14:textId="77777777" w:rsidR="008D0C36" w:rsidRDefault="008D0C36" w:rsidP="008D0C36">
+    <w:p w14:paraId="4FF2C3F1" w14:textId="77777777" w:rsidR="008D0C36" w:rsidRDefault="008D0C36" w:rsidP="008D0C36">
       <w:pPr>
         <w:pStyle w:val="quae-titre-figure"/>
       </w:pPr>
       <w:r w:rsidRPr="004117A5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Figure 1 :</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D54CBA">
         <w:t>T</w:t>
       </w:r>
       <w:r>
         <w:t>itre</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D7CCE23" w14:textId="77777777" w:rsidR="008D0C36" w:rsidRPr="00B2624C" w:rsidRDefault="008D0C36" w:rsidP="00B2624C">
+    <w:p w14:paraId="2F53CE77" w14:textId="77777777" w:rsidR="008D0C36" w:rsidRPr="00B2624C" w:rsidRDefault="008D0C36" w:rsidP="00B2624C">
       <w:pPr>
         <w:pStyle w:val="quae-desc-img-debut"/>
       </w:pPr>
       <w:r w:rsidRPr="00B2624C">
         <w:t>Description de la figure X</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57FCDB25" w14:textId="77777777" w:rsidR="008D0C36" w:rsidRPr="004A7B5F" w:rsidRDefault="008D0C36" w:rsidP="008D0C36">
+    <w:p w14:paraId="3D2483DF" w14:textId="77777777" w:rsidR="008D0C36" w:rsidRPr="004A7B5F" w:rsidRDefault="008D0C36" w:rsidP="008D0C36">
       <w:r>
         <w:t>Texte descriptif</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A7010C1" w14:textId="77777777" w:rsidR="008D0C36" w:rsidRPr="00D54CBA" w:rsidRDefault="008D0C36" w:rsidP="00D54CBA">
+    <w:p w14:paraId="3CE3D748" w14:textId="77777777" w:rsidR="008D0C36" w:rsidRPr="00D54CBA" w:rsidRDefault="008D0C36" w:rsidP="00D54CBA">
       <w:pPr>
         <w:pStyle w:val="quae-desc-img-fin"/>
       </w:pPr>
       <w:r>
         <w:t>Retour au texte</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="583F8EAF" w14:textId="77777777" w:rsidR="00530627" w:rsidRDefault="00530627" w:rsidP="008D0C36">
+    <w:p w14:paraId="0BC6B3C2" w14:textId="77777777" w:rsidR="00530627" w:rsidRDefault="00530627" w:rsidP="008D0C36">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1951AFDC" w14:textId="77777777" w:rsidR="00D54CBA" w:rsidRDefault="00D54CBA" w:rsidP="008D0C36">
+    <w:p w14:paraId="60EAE1B5" w14:textId="77777777" w:rsidR="00D54CBA" w:rsidRDefault="00D54CBA" w:rsidP="008D0C36">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6DD44E0E" w14:textId="77777777" w:rsidR="008D0C36" w:rsidRPr="00D54CBA" w:rsidRDefault="008D0C36" w:rsidP="00D54CBA">
+    <w:p w14:paraId="2DE1BA7E" w14:textId="77777777" w:rsidR="008D0C36" w:rsidRPr="00D54CBA" w:rsidRDefault="008D0C36" w:rsidP="00D54CBA">
       <w:pPr>
         <w:pStyle w:val="quae-titre-tableau"/>
       </w:pPr>
       <w:r w:rsidRPr="00D54CBA">
         <w:rPr>
           <w:rStyle w:val="Titre1Car"/>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>Tableau 1</w:t>
       </w:r>
       <w:r w:rsidRPr="00D54CBA">
         <w:t xml:space="preserve"> : </w:t>
       </w:r>
       <w:r w:rsidR="00D54CBA">
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="00D54CBA">
         <w:t>itre</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="2267"/>
         <w:gridCol w:w="2267"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008D0C36" w14:paraId="56C99115" w14:textId="77777777">
+      <w:tr w:rsidR="008D0C36" w14:paraId="017F36DD" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
               <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="04C365B4" w14:textId="77777777" w:rsidR="008D0C36" w:rsidRDefault="008D0C36">
+          <w:p w14:paraId="47BC302A" w14:textId="77777777" w:rsidR="008D0C36" w:rsidRDefault="008D0C36">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:caps/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="57214C2F" w14:textId="77777777" w:rsidR="008D0C36" w:rsidRDefault="008D0C36">
+          <w:p w14:paraId="1990A489" w14:textId="77777777" w:rsidR="008D0C36" w:rsidRDefault="008D0C36">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:caps/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="33747DD8" w14:textId="77777777" w:rsidR="008D0C36" w:rsidRDefault="008D0C36">
+          <w:p w14:paraId="5D04D71C" w14:textId="77777777" w:rsidR="008D0C36" w:rsidRDefault="008D0C36">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:caps/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="170C87FC" w14:textId="77777777" w:rsidR="008D0C36" w:rsidRDefault="008D0C36">
+          <w:p w14:paraId="1DBD47FB" w14:textId="77777777" w:rsidR="008D0C36" w:rsidRDefault="008D0C36">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:caps/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D0C36" w14:paraId="6FC724B2" w14:textId="77777777">
+      <w:tr w:rsidR="008D0C36" w14:paraId="167009B8" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
-          <w:p w14:paraId="0DCFB7DC" w14:textId="77777777" w:rsidR="008D0C36" w:rsidRDefault="008D0C36">
+          <w:p w14:paraId="08686520" w14:textId="77777777" w:rsidR="008D0C36" w:rsidRDefault="008D0C36">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:caps/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
-          <w:p w14:paraId="74CD359B" w14:textId="77777777" w:rsidR="008D0C36" w:rsidRDefault="008D0C36"/>
+          <w:p w14:paraId="27FC2FE1" w14:textId="77777777" w:rsidR="008D0C36" w:rsidRDefault="008D0C36"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
-          <w:p w14:paraId="7F8E6E78" w14:textId="77777777" w:rsidR="008D0C36" w:rsidRDefault="008D0C36"/>
+          <w:p w14:paraId="10C59303" w14:textId="77777777" w:rsidR="008D0C36" w:rsidRDefault="008D0C36"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
-          <w:p w14:paraId="1630F8D8" w14:textId="77777777" w:rsidR="008D0C36" w:rsidRDefault="008D0C36"/>
+          <w:p w14:paraId="06A581C5" w14:textId="77777777" w:rsidR="008D0C36" w:rsidRDefault="008D0C36"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D0C36" w14:paraId="44114218" w14:textId="77777777">
+      <w:tr w:rsidR="008D0C36" w14:paraId="6B37B386" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="45D7C3A4" w14:textId="77777777" w:rsidR="008D0C36" w:rsidRDefault="008D0C36">
+          <w:p w14:paraId="63319AF1" w14:textId="77777777" w:rsidR="008D0C36" w:rsidRDefault="008D0C36">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:caps/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0179318A" w14:textId="77777777" w:rsidR="008D0C36" w:rsidRDefault="008D0C36"/>
+          <w:p w14:paraId="0111EF80" w14:textId="77777777" w:rsidR="008D0C36" w:rsidRDefault="008D0C36"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="216E2F23" w14:textId="77777777" w:rsidR="008D0C36" w:rsidRDefault="008D0C36"/>
+          <w:p w14:paraId="281DB880" w14:textId="77777777" w:rsidR="008D0C36" w:rsidRDefault="008D0C36"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1B130771" w14:textId="77777777" w:rsidR="008D0C36" w:rsidRDefault="008D0C36"/>
+          <w:p w14:paraId="173BC66B" w14:textId="77777777" w:rsidR="008D0C36" w:rsidRDefault="008D0C36"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="65217237" w14:textId="77777777" w:rsidR="008D0C36" w:rsidRPr="008D0C36" w:rsidRDefault="008D0C36" w:rsidP="008D0C36"/>
-    <w:p w14:paraId="4F2781E5" w14:textId="77777777" w:rsidR="008D0C36" w:rsidRDefault="008D0C36" w:rsidP="008D0C36">
+    <w:p w14:paraId="52EF0A29" w14:textId="77777777" w:rsidR="008D0C36" w:rsidRPr="008D0C36" w:rsidRDefault="008D0C36" w:rsidP="008D0C36"/>
+    <w:p w14:paraId="3765AD79" w14:textId="77777777" w:rsidR="008D0C36" w:rsidRDefault="008D0C36" w:rsidP="008D0C36">
       <w:pPr>
         <w:pStyle w:val="quae-rubrique"/>
       </w:pPr>
       <w:r>
         <w:t>Éthique</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39AF06D5" w14:textId="77777777" w:rsidR="008D0C36" w:rsidRDefault="008D0C36" w:rsidP="008D0C36">
+    <w:p w14:paraId="52BCC7FC" w14:textId="77777777" w:rsidR="008D0C36" w:rsidRDefault="008D0C36" w:rsidP="008D0C36">
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:ind w:right="-108"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
         </w:rPr>
         <w:t>Les auteurs déclarent que les expérimentations ont été réalisées en conformité avec les réglementations nationales applicables.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AA5EEA7" w14:textId="77777777" w:rsidR="008D0C36" w:rsidRDefault="008D0C36" w:rsidP="008D0C36">
+    <w:p w14:paraId="2F50DDE6" w14:textId="77777777" w:rsidR="008D0C36" w:rsidRDefault="008D0C36" w:rsidP="008D0C36">
       <w:pPr>
         <w:pStyle w:val="quae-rubrique"/>
       </w:pPr>
       <w:r>
         <w:t>Déclaration sur la disponibilité des données et des modèles</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AC124E8" w14:textId="77777777" w:rsidR="008D0C36" w:rsidRDefault="008D0C36" w:rsidP="008D0C36">
+    <w:p w14:paraId="4C5D81BE" w14:textId="77777777" w:rsidR="008D0C36" w:rsidRDefault="008D0C36" w:rsidP="008D0C36">
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:ind w:right="-108"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
         </w:rPr>
         <w:t>Les données qui étayent les résultats évoqués dans cet article sont accessibles sur demande auprès de l’auteur de correspondance de l’article.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EB1A082" w14:textId="77777777" w:rsidR="008D0C36" w:rsidRDefault="008D0C36" w:rsidP="008D0C36">
+    <w:p w14:paraId="3A4730EA" w14:textId="77777777" w:rsidR="008D0C36" w:rsidRDefault="008D0C36" w:rsidP="008D0C36">
       <w:pPr>
         <w:pStyle w:val="quae-rubrique"/>
       </w:pPr>
       <w:r>
         <w:t>Déclaration relative à l'Intelligence artificielle générative et aux technologies assistées par l'Intelligence artificielle dans le processus de rédaction</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F679F52" w14:textId="77777777" w:rsidR="008D0C36" w:rsidRDefault="008D0C36" w:rsidP="008D0C36">
+    <w:p w14:paraId="582C4125" w14:textId="77777777" w:rsidR="008D0C36" w:rsidRDefault="008D0C36" w:rsidP="008D0C36">
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:ind w:right="-108"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
         </w:rPr>
         <w:t>Les auteurs n'ont pas utilisé de technologies assistées par intelligence artificielle dans le processus de rédaction.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="455815FC" w14:textId="77777777" w:rsidR="008D0C36" w:rsidRDefault="008D0C36" w:rsidP="008D0C36">
+    <w:p w14:paraId="34CC14DD" w14:textId="77777777" w:rsidR="008D0C36" w:rsidRDefault="008D0C36" w:rsidP="008D0C36">
       <w:pPr>
         <w:pStyle w:val="quae-rubrique"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>ORCIDs</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> des auteurs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F502E80" w14:textId="77777777" w:rsidR="008D0C36" w:rsidRDefault="00D54CBA" w:rsidP="008D0C36">
+    <w:p w14:paraId="144935C2" w14:textId="77777777" w:rsidR="008D0C36" w:rsidRDefault="00D54CBA" w:rsidP="008D0C36">
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>h</w:t>
       </w:r>
       <w:r w:rsidR="00530627">
-        <w:t>ttps://</w:t>
+        <w:t>ttps</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00530627">
+        <w:t>://</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2214C90E" w14:textId="77777777" w:rsidR="008D0C36" w:rsidRDefault="008D0C36" w:rsidP="008D0C36">
+    <w:p w14:paraId="57A0144A" w14:textId="77777777" w:rsidR="008D0C36" w:rsidRDefault="008D0C36" w:rsidP="008D0C36">
       <w:pPr>
         <w:pStyle w:val="quae-rubrique"/>
       </w:pPr>
       <w:r>
         <w:t>Contributions des auteurs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1271EEC9" w14:textId="77777777" w:rsidR="008D0C36" w:rsidRDefault="008D0C36" w:rsidP="008D0C36"/>
-    <w:p w14:paraId="37E2608C" w14:textId="77777777" w:rsidR="008D0C36" w:rsidRDefault="008D0C36" w:rsidP="008D0C36">
+    <w:p w14:paraId="3337394B" w14:textId="77777777" w:rsidR="008D0C36" w:rsidRDefault="008D0C36" w:rsidP="008D0C36"/>
+    <w:p w14:paraId="689DC6FD" w14:textId="77777777" w:rsidR="008D0C36" w:rsidRDefault="008D0C36" w:rsidP="008D0C36">
       <w:pPr>
         <w:pStyle w:val="quae-rubrique"/>
       </w:pPr>
       <w:r>
         <w:t>Déclaration d'intérêt</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="029EB84D" w14:textId="77777777" w:rsidR="008D0C36" w:rsidRDefault="008D0C36" w:rsidP="008D0C36">
+    <w:p w14:paraId="07E7C276" w14:textId="7C56AF94" w:rsidR="008D0C36" w:rsidRDefault="008D0C36" w:rsidP="008D0C36">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial Unicode MS" w:cs="Arial"/>
         </w:rPr>
         <w:t>Les auteurs déclarent ne pas travailler, conseiller, posséder de parts, recevoir de fonds d'une organisation qui pourrait tirer profit de cet article, et ne déclarent aucune autre affiliation que celles citées en début d’article.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E11027E" w14:textId="77777777" w:rsidR="008D0C36" w:rsidRDefault="008D0C36" w:rsidP="008D0C36">
+    <w:p w14:paraId="611BE795" w14:textId="77777777" w:rsidR="008D0C36" w:rsidRDefault="008D0C36" w:rsidP="008D0C36">
       <w:pPr>
         <w:pStyle w:val="quae-rubrique"/>
       </w:pPr>
       <w:r>
         <w:t>Remerciements</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D996F2D" w14:textId="77777777" w:rsidR="008D0C36" w:rsidRDefault="008D0C36" w:rsidP="008D0C36"/>
-    <w:p w14:paraId="524ABBD5" w14:textId="77777777" w:rsidR="008D0C36" w:rsidRDefault="008D0C36" w:rsidP="008D0C36">
+    <w:p w14:paraId="06901A3F" w14:textId="77777777" w:rsidR="008D0C36" w:rsidRDefault="008D0C36" w:rsidP="008D0C36"/>
+    <w:p w14:paraId="614B9191" w14:textId="77777777" w:rsidR="008D0C36" w:rsidRDefault="008D0C36" w:rsidP="008D0C36">
       <w:pPr>
         <w:pStyle w:val="quae-rubrique"/>
       </w:pPr>
       <w:r>
         <w:t>Déclaration de soutien financier</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1814B3D9" w14:textId="77777777" w:rsidR="008D0C36" w:rsidRDefault="008D0C36" w:rsidP="008D0C36"/>
-    <w:p w14:paraId="6D443AA9" w14:textId="77777777" w:rsidR="008D0C36" w:rsidRDefault="008D0C36" w:rsidP="008D0C36">
+    <w:p w14:paraId="2B1C47BC" w14:textId="77777777" w:rsidR="008D0C36" w:rsidRDefault="008D0C36" w:rsidP="008D0C36"/>
+    <w:p w14:paraId="76F8CBE3" w14:textId="77777777" w:rsidR="008D0C36" w:rsidRDefault="008D0C36" w:rsidP="008D0C36">
       <w:pPr>
         <w:pStyle w:val="quae-titre-biblio"/>
       </w:pPr>
       <w:r>
         <w:t>Références bibliographiques</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D8B5363" w14:textId="77777777" w:rsidR="008D0C36" w:rsidRDefault="008D0C36" w:rsidP="008D0C36">
+    <w:p w14:paraId="41B2C671" w14:textId="77777777" w:rsidR="008D0C36" w:rsidRDefault="008D0C36" w:rsidP="008D0C36">
       <w:pPr>
         <w:pStyle w:val="quae-biblio"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="150AEFAF" w14:textId="77777777" w:rsidR="008D0C36" w:rsidRPr="00210DE6" w:rsidRDefault="008D0C36" w:rsidP="008D0C36">
+    <w:p w14:paraId="0273A403" w14:textId="77777777" w:rsidR="008D0C36" w:rsidRPr="00210DE6" w:rsidRDefault="008D0C36" w:rsidP="008D0C36">
       <w:pPr>
         <w:pStyle w:val="quae-rubrique"/>
       </w:pPr>
       <w:r w:rsidRPr="00933A29">
         <w:t>Pour citer cet article :</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F99C3A5" w14:textId="77777777" w:rsidR="008D0C36" w:rsidRPr="006232B5" w:rsidRDefault="008D0C36" w:rsidP="008D0C36">
+    <w:p w14:paraId="2967BB17" w14:textId="15C60213" w:rsidR="008D0C36" w:rsidRPr="006232B5" w:rsidRDefault="005B0BAF" w:rsidP="008D0C36">
       <w:pPr>
         <w:pStyle w:val="quae-exergue-debut"/>
       </w:pPr>
-      <w:r w:rsidRPr="006232B5">
-[...6 lines deleted...]
-        <w:jc w:val="left"/>
+      <w:r w:rsidRPr="007E3B69">
         <w:rPr>
-          <w:sz w:val="20"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:noProof/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="248660EE" wp14:editId="40ADCC2E">
-[...2 lines deleted...]
-            <wp:docPr id="1" name="_x0000_i1041"/>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="31F59D5F" wp14:editId="105E21E2">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>-1270</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>183515</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="1089660" cy="259443"/>
+            <wp:effectExtent l="0" t="0" r="0" b="7620"/>
+            <wp:wrapNone/>
+            <wp:docPr id="2" name="Image 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="_x0000_i1041"/>
-[...2 lines deleted...]
-                    </pic:cNvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11" cstate="print">
+                    <a:blip r:embed="rId8">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
-                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr bwMode="auto">
+                  <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1228725" cy="428625"/>
+                      <a:ext cx="1095203" cy="260763"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:noFill/>
-[...8 lines deleted...]
-                    <a:effectLst/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-          </wp:inline>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="008D0C36" w:rsidRPr="00994DB0">
-[...3 lines deleted...]
-        <w:t>Cet article est publié sous la licence Creative Commons (CC BY-NC-ND 4.0)</w:t>
+      <w:r w:rsidR="008D0C36" w:rsidRPr="006232B5">
+        <w:t>D</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203CCAD6" w14:textId="77777777" w:rsidR="008D0C36" w:rsidRPr="00994DB0" w:rsidRDefault="00B02AEA" w:rsidP="008D0C36">
-[...12 lines deleted...]
-          <w:t>https://creativecommons.org/licenses/by-nc-nd/4.0/</w:t>
+    <w:p w14:paraId="0B813D73" w14:textId="3B21ABBB" w:rsidR="008D0C36" w:rsidRPr="006232B5" w:rsidRDefault="008D0C36" w:rsidP="005B0BAF">
+      <w:pPr>
+        <w:pStyle w:val="quae-centre"/>
+        <w:ind w:left="1416" w:firstLine="427"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006232B5">
+        <w:t>Cet article est publié sous la licence Creative Commons (CC BY</w:t>
+      </w:r>
+      <w:r w:rsidR="005B0BAF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006232B5">
+        <w:t>4.0)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DCBACAD" w14:textId="77777777" w:rsidR="005B0BAF" w:rsidRDefault="005B0BAF" w:rsidP="005B0BAF">
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="005B0BAF">
+          <w:t>https://creativecommons.org/licenses/by/4.0/deed.fr</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="573E2D96" w14:textId="77777777" w:rsidR="008D0C36" w:rsidRPr="00994DB0" w:rsidRDefault="008D0C36" w:rsidP="008D0C36">
-[...8 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="5B00D226" w14:textId="0F1414D4" w:rsidR="008D0C36" w:rsidRPr="006232B5" w:rsidRDefault="008D0C36" w:rsidP="008D0C36">
+      <w:r w:rsidRPr="006232B5">
         <w:t>Pour la citation et la reproduction de cet article, mentionner obligatoirement le titre de l’article, le nom de tous les auteurs, la mention de sa publication dans la revue Innovations Agronomiques et son DOI, la date de publication.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0767B607" w14:textId="77777777" w:rsidR="001808D0" w:rsidRDefault="008D0C36" w:rsidP="008D0C36">
+    <w:p w14:paraId="6E49EB93" w14:textId="520B9F49" w:rsidR="00884C48" w:rsidRPr="00027D96" w:rsidRDefault="008D0C36" w:rsidP="005B0BAF">
       <w:pPr>
         <w:pStyle w:val="quae-exergue-fin"/>
       </w:pPr>
       <w:r w:rsidRPr="006232B5">
         <w:t>F</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-[...16 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId18"/>
+    <w:sectPr w:rsidR="00884C48" w:rsidRPr="00027D96" w:rsidSect="008D0C36">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgNumType w:start="3"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="79A81653" w14:textId="77777777" w:rsidR="00326398" w:rsidRDefault="00326398">
+    <w:p w14:paraId="0BE2FCD0" w14:textId="77777777" w:rsidR="005A5A27" w:rsidRDefault="005A5A27">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3FFEB884" w14:textId="77777777" w:rsidR="00326398" w:rsidRDefault="00326398">
+    <w:p w14:paraId="6BD79F3B" w14:textId="77777777" w:rsidR="005A5A27" w:rsidRDefault="005A5A27">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -929,320 +905,274 @@
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="0F0F762E" w14:textId="77777777" w:rsidR="00994DB0" w:rsidRPr="00994DB0" w:rsidRDefault="00994DB0" w:rsidP="00994DB0">
+  <w:p w14:paraId="23C6F154" w14:textId="77777777" w:rsidR="000C1C50" w:rsidRPr="000C1C50" w:rsidRDefault="000C1C50" w:rsidP="000C1C50">
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="6" w:space="1" w:color="000000"/>
       </w:pBdr>
-      <w:spacing w:after="0"/>
-      <w:jc w:val="center"/>
+      <w:jc w:val="left"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="5F357A02" w14:textId="77777777" w:rsidR="00994DB0" w:rsidRPr="00994DB0" w:rsidRDefault="00994DB0" w:rsidP="00994DB0">
+  <w:p w14:paraId="2224F74A" w14:textId="77777777" w:rsidR="000C1C50" w:rsidRPr="000C1C50" w:rsidRDefault="000C1C50" w:rsidP="000C1C50">
     <w:pPr>
-      <w:spacing w:after="0"/>
-      <w:jc w:val="center"/>
+      <w:jc w:val="left"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="21967A84" w14:textId="77777777" w:rsidR="00272835" w:rsidRPr="000C1C50" w:rsidRDefault="00994DB0" w:rsidP="00994DB0">
+  <w:p w14:paraId="7F2F8834" w14:textId="77777777" w:rsidR="00272835" w:rsidRPr="000C1C50" w:rsidRDefault="000C1C50" w:rsidP="000C1C50">
     <w:pPr>
-      <w:spacing w:after="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00994DB0">
+    <w:r w:rsidRPr="000C1C50">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00994DB0">
+    <w:r w:rsidRPr="000C1C50">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00994DB0">
+    <w:r w:rsidRPr="000C1C50">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="000C1C50">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
-    <w:r w:rsidRPr="00994DB0">
+    <w:r w:rsidRPr="000C1C50">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="00994DB0">
+    <w:r w:rsidRPr="000C1C50">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r>
-[...13 lines deleted...]
-    <w:r w:rsidRPr="00994DB0">
+    <w:r w:rsidRPr="000C1C50">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>Innovations agronomiques XX (202X), XX-XX</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="485204E1" w14:textId="77777777" w:rsidR="00272835" w:rsidRPr="00994DB0" w:rsidRDefault="00272835" w:rsidP="00994DB0">
+  <w:p w14:paraId="71B0E5F3" w14:textId="77777777" w:rsidR="00272835" w:rsidRPr="000C1C50" w:rsidRDefault="00272835">
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="6" w:space="1" w:color="000000"/>
       </w:pBdr>
-      <w:spacing w:after="0"/>
-      <w:jc w:val="center"/>
+      <w:jc w:val="left"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
-        <w:sz w:val="20"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="0D9203B5" w14:textId="77777777" w:rsidR="00272835" w:rsidRPr="00994DB0" w:rsidRDefault="00272835" w:rsidP="00994DB0">
+  <w:p w14:paraId="2A729E1B" w14:textId="77777777" w:rsidR="00272835" w:rsidRPr="000C1C50" w:rsidRDefault="00272835">
     <w:pPr>
-      <w:spacing w:after="0"/>
-      <w:jc w:val="center"/>
+      <w:jc w:val="left"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
-        <w:sz w:val="20"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="35A4F3AC" w14:textId="77777777" w:rsidR="00272835" w:rsidRPr="00994DB0" w:rsidRDefault="006E64AE" w:rsidP="00994DB0">
+  <w:p w14:paraId="0A282AFC" w14:textId="77777777" w:rsidR="00272835" w:rsidRPr="000C1C50" w:rsidRDefault="006E64AE">
     <w:pPr>
-      <w:spacing w:after="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00994DB0">
+    <w:r w:rsidRPr="000C1C50">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
-        <w:sz w:val="20"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00994DB0">
+    <w:r w:rsidRPr="000C1C50">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
-        <w:sz w:val="20"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
       <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00994DB0">
+    <w:r w:rsidRPr="000C1C50">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
-        <w:sz w:val="20"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidRPr="00994DB0">
+    <w:r w:rsidRPr="000C1C50">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
-        <w:sz w:val="20"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
-    <w:r w:rsidRPr="00994DB0">
+    <w:r w:rsidRPr="000C1C50">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
-        <w:sz w:val="20"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="00994DB0">
+    <w:r w:rsidRPr="000C1C50">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
-        <w:sz w:val="20"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="00994DB0">
-[...13 lines deleted...]
-    <w:r w:rsidRPr="00994DB0">
+    <w:r w:rsidRPr="000C1C50">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:i/>
         <w:iCs/>
-        <w:sz w:val="20"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Innovations agronomiques XX (202X), XX-XX</w:t>
     </w:r>
-  </w:p>
-[...8 lines deleted...]
-    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0EBE29D9" w14:textId="77777777" w:rsidR="00326398" w:rsidRDefault="00326398">
+    <w:p w14:paraId="505A3B78" w14:textId="77777777" w:rsidR="005A5A27" w:rsidRDefault="005A5A27">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3E88FB75" w14:textId="77777777" w:rsidR="00326398" w:rsidRDefault="00326398">
+    <w:p w14:paraId="4281460E" w14:textId="77777777" w:rsidR="005A5A27" w:rsidRDefault="005A5A27">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="6035AFC6" w14:textId="77777777" w:rsidR="00272835" w:rsidRPr="000C1C50" w:rsidRDefault="000C1C50" w:rsidP="00326398">
+  <w:p w14:paraId="6C778B9A" w14:textId="77777777" w:rsidR="00272835" w:rsidRPr="000C1C50" w:rsidRDefault="000C1C50" w:rsidP="000C1C50">
     <w:pPr>
       <w:shd w:val="pct15" w:color="auto" w:fill="auto"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="540"/>
         <w:tab w:val="left" w:pos="3860"/>
         <w:tab w:val="right" w:pos="9070"/>
       </w:tabs>
       <w:ind w:left="284"/>
-      <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="20"/>
         <w:lang w:val="en-GB" w:eastAsia="ar-SA"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="000C1C50">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:i/>
         <w:iCs/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:lang w:val="en-GB" w:eastAsia="ar-SA"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="747B0FD6" wp14:editId="301B6B78">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1EE1F27A" wp14:editId="5D20081D">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>6094095</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-142875</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="422275" cy="484505"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="30" name="Image 5">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C1E1F924-820E-47BF-CB16-33C5774D2D4E}"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="6" name="Image 5">
@@ -1271,51 +1201,51 @@
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="422275" cy="484505"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidRPr="000C1C50">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:i/>
         <w:iCs/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:lang w:val="en-GB" w:eastAsia="ar-SA"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="26F6B5A2" wp14:editId="61A2D5ED">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="30E4198D" wp14:editId="39B507F8">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-895350</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-116205</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="901700" cy="10355580"/>
           <wp:effectExtent l="0" t="0" r="0" b="7620"/>
           <wp:wrapNone/>
           <wp:docPr id="31" name="Image 9">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{35B54836-FEAD-0AF0-754B-E71C6B073C7F}"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="10" name="Image 9">
@@ -1353,78 +1283,78 @@
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="006E64AE" w:rsidRPr="000C1C50">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="20"/>
         <w:lang w:val="en-GB" w:eastAsia="ar-SA"/>
       </w:rPr>
       <w:t>Titre court</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="08D9168A" w14:textId="77777777" w:rsidR="00272835" w:rsidRPr="000C1C50" w:rsidRDefault="000C1C50" w:rsidP="000C1C50">
+  <w:p w14:paraId="72676D23" w14:textId="77777777" w:rsidR="00272835" w:rsidRPr="000C1C50" w:rsidRDefault="000C1C50" w:rsidP="000C1C50">
     <w:pPr>
       <w:shd w:val="pct15" w:color="auto" w:fill="auto"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="540"/>
         <w:tab w:val="left" w:pos="3860"/>
       </w:tabs>
       <w:ind w:left="284"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="20"/>
         <w:lang w:val="en-GB" w:eastAsia="ar-SA"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="000C1C50">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:i/>
         <w:iCs/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:lang w:val="en-GB" w:eastAsia="ar-SA"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3EF5C947" wp14:editId="76377D02">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="70FF9573" wp14:editId="18154D3F">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>6094095</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-142875</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="422275" cy="484505"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="34" name="Image 5">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C1E1F924-820E-47BF-CB16-33C5774D2D4E}"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="6" name="Image 5">
@@ -1453,51 +1383,51 @@
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="422275" cy="484505"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidRPr="000C1C50">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:i/>
         <w:iCs/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:lang w:val="en-GB" w:eastAsia="ar-SA"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="49C3BC39" wp14:editId="7518B257">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="04413618" wp14:editId="54C4DFC7">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-895350</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-116205</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="901700" cy="10355580"/>
           <wp:effectExtent l="0" t="0" r="0" b="7620"/>
           <wp:wrapNone/>
           <wp:docPr id="35" name="Image 9">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{35B54836-FEAD-0AF0-754B-E71C6B073C7F}"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="10" name="Image 9">
@@ -1535,348 +1465,277 @@
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="20"/>
         <w:lang w:val="en-GB" w:eastAsia="ar-SA"/>
       </w:rPr>
       <w:t>NOM P. auteur de correspondence et al,</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="64EB226B" w14:textId="77777777" w:rsidR="00272835" w:rsidRPr="000C1C50" w:rsidRDefault="008B7A2E" w:rsidP="000C1C50">
+  <w:p w14:paraId="6E3F27E1" w14:textId="1D928578" w:rsidR="00272835" w:rsidRPr="000C1C50" w:rsidRDefault="000C1C50" w:rsidP="000C1C50">
     <w:pPr>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00BC2588">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4F7EB96D" wp14:editId="4B9C7452">
-[...68 lines deleted...]
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4C2752F1" wp14:editId="1BA5C9A2">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="69C35264" wp14:editId="19170E15">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-899795</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-132080</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="901700" cy="10355580"/>
           <wp:effectExtent l="0" t="0" r="0" b="7620"/>
           <wp:wrapNone/>
           <wp:docPr id="32" name="Image 9">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{35B54836-FEAD-0AF0-754B-E71C6B073C7F}"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="10" name="Image 9">
                     <a:extLst>
                       <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                         <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{35B54836-FEAD-0AF0-754B-E71C6B073C7F}"/>
                       </a:ext>
                     </a:extLst>
                   </pic:cNvPr>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId2">
+                  <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="901700" cy="10355580"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r w:rsidR="000C1C50" w:rsidRPr="00BC2588">
+    <w:r w:rsidRPr="00BC2588">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="42351CC6" wp14:editId="0A9DB85E">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="041B294D" wp14:editId="210C31A9">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>6089650</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-159054</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="422275" cy="484505"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="33" name="Image 5">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C1E1F924-820E-47BF-CB16-33C5774D2D4E}"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="6" name="Image 5">
                     <a:extLst>
                       <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                         <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C1E1F924-820E-47BF-CB16-33C5774D2D4E}"/>
                       </a:ext>
                     </a:extLst>
                   </pic:cNvPr>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId3" cstate="print">
+                  <a:blip r:embed="rId2" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="422275" cy="484505"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r w:rsidR="000C1C50" w:rsidRPr="00BC2588">
+    <w:r w:rsidRPr="00BC2588">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Innovations Agronomiques</w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:id w:val="-1957324696"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="20"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:id w:val="520592931"/>
             <w:docPartObj>
               <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
               <w:docPartUnique/>
             </w:docPartObj>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
-            <w:r w:rsidR="000C1C50">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> XX</w:t>
             </w:r>
-            <w:r w:rsidR="000C1C50" w:rsidRPr="00BC2588">
+            <w:r w:rsidRPr="00BC2588">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> (202</w:t>
             </w:r>
-            <w:r w:rsidR="000C1C50">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
-            <w:r w:rsidR="000C1C50" w:rsidRPr="00BC2588">
+            <w:r w:rsidRPr="00BC2588">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
-            <w:r w:rsidR="000C1C50">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
-            <w:r w:rsidR="000C1C50" w:rsidRPr="00BC2588">
+            <w:r w:rsidRPr="00BC2588">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> XX-</w:t>
             </w:r>
-            <w:r w:rsidR="000C1C50">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>XX</w:t>
             </w:r>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01930C05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F9AAAD56"/>
     <w:lvl w:ilvl="0" w:tplc="77D220F6">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -7095,298 +6954,295 @@
   <w:stylePaneSortMethod w:val="0000"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00326398"/>
+    <w:rsidRoot w:val="005B0BAF"/>
     <w:rsid w:val="00021E51"/>
     <w:rsid w:val="00022A8E"/>
     <w:rsid w:val="00022E56"/>
     <w:rsid w:val="00027D96"/>
     <w:rsid w:val="000322AD"/>
-    <w:rsid w:val="00033E83"/>
     <w:rsid w:val="00044892"/>
     <w:rsid w:val="0004522F"/>
     <w:rsid w:val="000462C1"/>
     <w:rsid w:val="000534DB"/>
     <w:rsid w:val="000A2E4D"/>
     <w:rsid w:val="000B23F6"/>
     <w:rsid w:val="000B2BA5"/>
     <w:rsid w:val="000C1C50"/>
     <w:rsid w:val="000C228A"/>
     <w:rsid w:val="000D1A4E"/>
     <w:rsid w:val="000E0385"/>
     <w:rsid w:val="000E42B2"/>
     <w:rsid w:val="000F4B4B"/>
     <w:rsid w:val="000F71AC"/>
     <w:rsid w:val="0010735A"/>
     <w:rsid w:val="00125504"/>
     <w:rsid w:val="00127A55"/>
     <w:rsid w:val="00134CD3"/>
     <w:rsid w:val="00142CEA"/>
     <w:rsid w:val="00150794"/>
     <w:rsid w:val="00153D1B"/>
     <w:rsid w:val="00171C0B"/>
     <w:rsid w:val="00174427"/>
     <w:rsid w:val="001808D0"/>
     <w:rsid w:val="001A7D5F"/>
     <w:rsid w:val="001C1C90"/>
     <w:rsid w:val="001D2198"/>
     <w:rsid w:val="001D65DD"/>
     <w:rsid w:val="00201B04"/>
     <w:rsid w:val="00210DE6"/>
     <w:rsid w:val="00211F93"/>
     <w:rsid w:val="00214392"/>
     <w:rsid w:val="00224D95"/>
     <w:rsid w:val="0023667C"/>
     <w:rsid w:val="0024239D"/>
     <w:rsid w:val="00261FF5"/>
     <w:rsid w:val="002628B4"/>
     <w:rsid w:val="00263A42"/>
     <w:rsid w:val="00272835"/>
     <w:rsid w:val="002966F1"/>
     <w:rsid w:val="00296ED5"/>
+    <w:rsid w:val="002B7422"/>
     <w:rsid w:val="002D47A3"/>
     <w:rsid w:val="002E1A5E"/>
     <w:rsid w:val="002E7320"/>
     <w:rsid w:val="003143BF"/>
     <w:rsid w:val="00314A4C"/>
     <w:rsid w:val="00314E41"/>
     <w:rsid w:val="0032187A"/>
     <w:rsid w:val="003244A3"/>
-    <w:rsid w:val="00326398"/>
     <w:rsid w:val="00333881"/>
     <w:rsid w:val="0033474B"/>
     <w:rsid w:val="0034308E"/>
     <w:rsid w:val="00381676"/>
     <w:rsid w:val="00383C70"/>
     <w:rsid w:val="00385558"/>
     <w:rsid w:val="003875E9"/>
     <w:rsid w:val="003C372E"/>
     <w:rsid w:val="003D0195"/>
     <w:rsid w:val="003E44D7"/>
     <w:rsid w:val="003E69AC"/>
     <w:rsid w:val="003F2033"/>
     <w:rsid w:val="00404217"/>
     <w:rsid w:val="00430980"/>
     <w:rsid w:val="0044201B"/>
     <w:rsid w:val="00447DC4"/>
     <w:rsid w:val="00464827"/>
     <w:rsid w:val="00474376"/>
     <w:rsid w:val="00475A7E"/>
     <w:rsid w:val="004B1203"/>
     <w:rsid w:val="004C2828"/>
     <w:rsid w:val="00526D41"/>
     <w:rsid w:val="00530627"/>
     <w:rsid w:val="00535FAC"/>
     <w:rsid w:val="005504F2"/>
     <w:rsid w:val="00550C20"/>
     <w:rsid w:val="00564020"/>
     <w:rsid w:val="00595EFE"/>
+    <w:rsid w:val="005A5A27"/>
     <w:rsid w:val="005A66C1"/>
+    <w:rsid w:val="005B0BAF"/>
     <w:rsid w:val="005E3CC4"/>
     <w:rsid w:val="00600301"/>
     <w:rsid w:val="00602995"/>
     <w:rsid w:val="0060681A"/>
     <w:rsid w:val="0062169E"/>
     <w:rsid w:val="00621FF8"/>
     <w:rsid w:val="00630FB9"/>
     <w:rsid w:val="00632515"/>
     <w:rsid w:val="00671084"/>
     <w:rsid w:val="00691D64"/>
     <w:rsid w:val="00692955"/>
     <w:rsid w:val="00692C8E"/>
-    <w:rsid w:val="00692E9D"/>
     <w:rsid w:val="006D0876"/>
     <w:rsid w:val="006D6869"/>
     <w:rsid w:val="006D7FBC"/>
     <w:rsid w:val="006E64AE"/>
     <w:rsid w:val="00701256"/>
     <w:rsid w:val="00723768"/>
     <w:rsid w:val="00724DEF"/>
     <w:rsid w:val="00731942"/>
     <w:rsid w:val="0074779C"/>
     <w:rsid w:val="00764074"/>
     <w:rsid w:val="00777ABA"/>
     <w:rsid w:val="0078451F"/>
     <w:rsid w:val="007A6F7F"/>
     <w:rsid w:val="007B09C0"/>
     <w:rsid w:val="007C7B8D"/>
     <w:rsid w:val="007E68D0"/>
     <w:rsid w:val="007F5CC1"/>
     <w:rsid w:val="007F7B0C"/>
     <w:rsid w:val="00822EC2"/>
     <w:rsid w:val="008234B8"/>
     <w:rsid w:val="008366F2"/>
     <w:rsid w:val="00884C48"/>
     <w:rsid w:val="008B3D8B"/>
     <w:rsid w:val="008B7A2E"/>
     <w:rsid w:val="008D0C36"/>
     <w:rsid w:val="008E4E2F"/>
     <w:rsid w:val="008E7E31"/>
     <w:rsid w:val="008F67EB"/>
     <w:rsid w:val="00915A77"/>
     <w:rsid w:val="0093073A"/>
     <w:rsid w:val="00933A29"/>
-    <w:rsid w:val="00943188"/>
     <w:rsid w:val="009571E6"/>
     <w:rsid w:val="009804B9"/>
     <w:rsid w:val="0099279C"/>
-    <w:rsid w:val="00994DB0"/>
     <w:rsid w:val="009A35D0"/>
     <w:rsid w:val="009A6605"/>
     <w:rsid w:val="009B5869"/>
     <w:rsid w:val="009D65EC"/>
     <w:rsid w:val="009E0710"/>
     <w:rsid w:val="009F4C1A"/>
     <w:rsid w:val="00A00CCC"/>
     <w:rsid w:val="00A02374"/>
     <w:rsid w:val="00A11AFE"/>
     <w:rsid w:val="00A308F0"/>
     <w:rsid w:val="00A324D5"/>
     <w:rsid w:val="00A32F2C"/>
     <w:rsid w:val="00A4059A"/>
     <w:rsid w:val="00A745AD"/>
     <w:rsid w:val="00A95A8F"/>
     <w:rsid w:val="00AA0727"/>
     <w:rsid w:val="00AB7DEF"/>
     <w:rsid w:val="00AC0518"/>
     <w:rsid w:val="00AD1815"/>
     <w:rsid w:val="00AE773B"/>
     <w:rsid w:val="00AF6AA8"/>
     <w:rsid w:val="00B2624C"/>
     <w:rsid w:val="00B32B18"/>
     <w:rsid w:val="00B35205"/>
     <w:rsid w:val="00B42523"/>
     <w:rsid w:val="00B4454C"/>
     <w:rsid w:val="00B56B99"/>
     <w:rsid w:val="00B63115"/>
     <w:rsid w:val="00B75227"/>
     <w:rsid w:val="00B91664"/>
     <w:rsid w:val="00B94904"/>
     <w:rsid w:val="00BA53D2"/>
     <w:rsid w:val="00BA7415"/>
     <w:rsid w:val="00BB2E01"/>
     <w:rsid w:val="00BC0B10"/>
     <w:rsid w:val="00BF23A2"/>
     <w:rsid w:val="00BF3BC5"/>
     <w:rsid w:val="00C03009"/>
     <w:rsid w:val="00C15C50"/>
     <w:rsid w:val="00C3199F"/>
     <w:rsid w:val="00C47F93"/>
     <w:rsid w:val="00C92189"/>
     <w:rsid w:val="00CA7523"/>
     <w:rsid w:val="00CC3D5E"/>
-    <w:rsid w:val="00CC6436"/>
     <w:rsid w:val="00CC7862"/>
     <w:rsid w:val="00CC794A"/>
     <w:rsid w:val="00D2711E"/>
+    <w:rsid w:val="00D35535"/>
     <w:rsid w:val="00D47AD3"/>
     <w:rsid w:val="00D54CBA"/>
     <w:rsid w:val="00D55BA4"/>
     <w:rsid w:val="00D57821"/>
     <w:rsid w:val="00D61C11"/>
+    <w:rsid w:val="00D713AC"/>
     <w:rsid w:val="00D80695"/>
-    <w:rsid w:val="00D94DA4"/>
     <w:rsid w:val="00DB086C"/>
     <w:rsid w:val="00DB4D17"/>
     <w:rsid w:val="00DC29C7"/>
     <w:rsid w:val="00DD5442"/>
     <w:rsid w:val="00DD5C72"/>
     <w:rsid w:val="00DD5EFD"/>
-    <w:rsid w:val="00E17FB7"/>
     <w:rsid w:val="00E208DE"/>
     <w:rsid w:val="00E245C4"/>
     <w:rsid w:val="00E32CCB"/>
     <w:rsid w:val="00E475DB"/>
     <w:rsid w:val="00E55889"/>
     <w:rsid w:val="00E65A61"/>
     <w:rsid w:val="00E77BE2"/>
     <w:rsid w:val="00E85624"/>
     <w:rsid w:val="00E9686A"/>
     <w:rsid w:val="00EC006B"/>
     <w:rsid w:val="00EC4050"/>
     <w:rsid w:val="00EE0A65"/>
     <w:rsid w:val="00EE2316"/>
     <w:rsid w:val="00EF2106"/>
     <w:rsid w:val="00F00CDC"/>
     <w:rsid w:val="00F72A23"/>
     <w:rsid w:val="00F92EEE"/>
     <w:rsid w:val="00FA7614"/>
     <w:rsid w:val="00FB6B95"/>
     <w:rsid w:val="00FC1C05"/>
     <w:rsid w:val="00FD4284"/>
     <w:rsid w:val="00FD5333"/>
     <w:rsid w:val="00FE19DB"/>
     <w:rsid w:val="00FE4000"/>
     <w:rsid w:val="00FF1D41"/>
     <w:rsid w:val="00FF2AE5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="7B12F7ED"/>
+  <w14:docId w14:val="226D77F9"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -10016,65 +9872,65 @@
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:rsid w:val="008E4E2F"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:suppressLineNumbers/>
       <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC"/>
       <w:suppressAutoHyphens/>
       <w:spacing w:before="120" w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Pieddepage">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="PieddepageCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00994DB0"/>
+    <w:rsid w:val="005B0BAF"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PieddepageCar">
     <w:name w:val="Pied de page Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Pieddepage"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00994DB0"/>
+    <w:rsid w:val="005B0BAF"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="16201150">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="16470643">
@@ -11289,63 +11145,63 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2136635428">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by-nc-nd/4.0/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/deed.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -11603,335 +11459,108 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...10 lines deleted...]
-
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-</file>
-[...163 lines deleted...]
-</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{082986BF-2E8B-4B2C-975F-A396BEA3CF56}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...40 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Revue_IA_Quae_2025_12_09</Template>
+  <Template>Revue_IA_Quae_2026_03_26</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>1579</Characters>
+  <Pages>2</Pages>
+  <Words>277</Words>
+  <Characters>1526</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>13</Lines>
+  <Lines>12</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Exemple vierge de présentation d'un article</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Revue Fourrages</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1863</CharactersWithSpaces>
+  <CharactersWithSpaces>1800</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>7405615</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://creativecommons.org/licenses/by-nc-nd/4.0/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Exemple vierge de présentation d'un article</dc:title>
   <dc:subject/>
   <dc:creator>Aurelie Gauguery</dc:creator>
   <cp:keywords>, docId:3DAEE043B029FB30E15324EEB5E55352</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:version>1048576</cp:version>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>